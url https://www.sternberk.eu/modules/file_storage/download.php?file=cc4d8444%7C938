--- v0 (2025-12-13)
+++ v1 (2026-06-02)
@@ -1,83 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="153" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2469"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C1378" w14:paraId="7C012CFF" w14:textId="77777777" w:rsidTr="005C1378">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="842"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6251ECC8" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="004B220B" w:rsidRDefault="00443CA1" w:rsidP="00443CA1">
             <w:pPr>
               <w:pStyle w:val="Nadpis1"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1164"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B220B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -232,56 +230,50 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3472"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C1378" w:rsidRPr="00C16395" w14:paraId="27E0DFF2" w14:textId="77777777" w:rsidTr="005C1378">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C345569" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fyzická osoba *)</w:t>
             </w:r>
@@ -315,62 +307,78 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="495047D7" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Právnická osoba  *)</w:t>
+              <w:t xml:space="preserve">Právnická </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C16395">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>osoba  *</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C16395">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1378" w:rsidRPr="00C16395" w14:paraId="12D7FC27" w14:textId="77777777" w:rsidTr="00443CA1">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="766"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78FBFC69" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jméno, příjmení:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -416,56 +424,50 @@
               </w:rPr>
               <w:t>Název:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="783294F8" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4789F710" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1378" w:rsidRPr="00C16395" w14:paraId="15AB9BF8" w14:textId="77777777" w:rsidTr="005C1378">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02F127C2" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Trvalý pobyt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
@@ -508,56 +510,50 @@
               </w:rPr>
               <w:t>Sídlo:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D720C7F" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B5637E8" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1378" w:rsidRPr="00C16395" w14:paraId="734AA1E5" w14:textId="77777777" w:rsidTr="005C1378">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="738B4704" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rodné číslo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -585,56 +581,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="780858FC" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IČ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1378" w:rsidRPr="00C16395" w14:paraId="69E1C5E3" w14:textId="77777777" w:rsidTr="00621DA0">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="833"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1131D331" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="00621DA0" w:rsidP="005C1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kontaktní adresa (je-li odlišná od adresy trvalého pobytu):</w:t>
@@ -689,56 +679,50 @@
               </w:rPr>
               <w:t>Číslo účtu u bank. ústavu:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FFEA271" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56AA99F9" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1378" w:rsidRPr="00C16395" w14:paraId="52E0C3DF" w14:textId="77777777" w:rsidTr="00443CA1">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15718CE7" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="00621DA0" w:rsidP="005C1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefon / email:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="403741ED" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
@@ -793,101 +777,91 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefon / email:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FEA8443" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1378" w14:paraId="5BC0269F" w14:textId="77777777" w:rsidTr="00443CA1">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="177"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10276" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="13C7316F" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">                                                             </w:t>
             </w:r>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>VÝPOČET POPLATKU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1378" w14:paraId="08800D06" w14:textId="77777777" w:rsidTr="005C1378">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10276" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="75967D8C" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Účel užívání veřejného prostranství (viz str.2</w:t>
             </w:r>
             <w:r w:rsidR="00601071" w:rsidRPr="00C16395">
               <w:rPr>
@@ -943,54 +917,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="205C1AE2" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1378" w14:paraId="71F1C704" w14:textId="77777777" w:rsidTr="005C1378">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10276" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="33804625" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lokalita:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B0FBE4D" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
@@ -1004,132 +974,142 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0604670B" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1378" w14:paraId="71BEFF07" w14:textId="77777777" w:rsidTr="005C1378">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10276" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="636CE33B" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum od                                         do: </w:t>
+              <w:t xml:space="preserve">Datum od                                         </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C16395">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">do: </w:t>
             </w:r>
             <w:r w:rsidR="001C1682" w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">                 </w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001C1682" w:rsidRPr="00C16395">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
             </w:r>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                 počet dnů:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63563529" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D4240DB" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1378" w14:paraId="5244E37A" w14:textId="77777777" w:rsidTr="005C1378">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10276" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="474A97EB" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rozsah v m</w:t>
             </w:r>
             <w:r w:rsidRPr="00C16395">
@@ -1144,76 +1124,90 @@
           </w:p>
           <w:p w14:paraId="13B2ED43" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1378" w14:paraId="73687BAE" w14:textId="77777777" w:rsidTr="005C1378">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10276" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="37D7ABBE" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Výše poplatku - za každý i započatý m</w:t>
+              <w:t xml:space="preserve">Výše </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C16395">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>poplatku - za</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C16395">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> každý i započatý m</w:t>
             </w:r>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/každý</w:t>
             </w:r>
             <w:r w:rsidR="008D0DE6" w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1228,51 +1222,87 @@
             </w:r>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> započatý den *</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67E46B7E" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">                          (sazba poplatku /viz str.2/  x   doba záboru  x   m</w:t>
+              <w:t xml:space="preserve">                          (sazba poplatku /viz str.2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C16395">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/  x</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C16395">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   doba </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C16395">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>záboru  x</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C16395">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   m</w:t>
             </w:r>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40FCA7F3" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -1297,54 +1327,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                        - stanovený paušální částkou *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1378" w14:paraId="46B973B4" w14:textId="77777777" w:rsidTr="005C1378">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10276" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A5DACC3" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1361,54 +1387,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: ano/ne *), </w:t>
             </w:r>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>důvod:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1378" w14:paraId="4D5E2C01" w14:textId="77777777" w:rsidTr="005C1378">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10276" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5398A970" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1473,63 +1495,58 @@
           <w:p w14:paraId="22A920DB" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1378" w14:paraId="11256771" w14:textId="77777777" w:rsidTr="007036D3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10276" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30CAEFEA" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C16395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vyplní správce poplatku:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7462BDC5" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="00C16395" w:rsidRDefault="005C1378" w:rsidP="005C1378">
             <w:pPr>
@@ -1904,86 +1921,86 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                        </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E37D6C" w14:textId="77777777" w:rsidR="005C1378" w:rsidRPr="004B220B" w:rsidRDefault="005C1378" w:rsidP="005C1378">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B220B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*) nehodící se škrtněte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674F68EE" w14:textId="77777777" w:rsidR="003F0B7C" w:rsidRPr="004B220B" w:rsidRDefault="003F0B7C" w:rsidP="005C1378">
+    <w:p w14:paraId="674F68EE" w14:textId="4206B1C9" w:rsidR="003F0B7C" w:rsidRPr="00251A1E" w:rsidRDefault="007A3FCF" w:rsidP="005C1378">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B220B">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00251A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>F 01-</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">F </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC66BA" w:rsidRPr="00251A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>10-10-</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>03</w:t>
+        <w:t>-03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C796459" w14:textId="77777777" w:rsidR="00F6718C" w:rsidRPr="00BB02BA" w:rsidRDefault="00F6718C" w:rsidP="00F02E1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="080BAE22" w14:textId="77777777" w:rsidR="00F02E1C" w:rsidRPr="00BB02BA" w:rsidRDefault="004A4D8D" w:rsidP="00F02E1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB02BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3286,242 +3303,242 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="67995C50" w14:textId="77777777" w:rsidR="004B220B" w:rsidRPr="004B220B" w:rsidRDefault="004B220B" w:rsidP="004B220B">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="017749CD" w14:textId="77777777" w:rsidR="00F6718C" w:rsidRDefault="00F6718C" w:rsidP="004B220B">
       <w:pPr>
         <w:spacing w:before="360" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F6718C" w:rsidSect="005B60E3">
-      <w:footerReference w:type="even" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E5411DB" w14:textId="77777777" w:rsidR="005B60E3" w:rsidRDefault="005B60E3">
+    <w:p w14:paraId="1B8129AB" w14:textId="77777777" w:rsidR="000E715D" w:rsidRDefault="000E715D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D7642D6" w14:textId="77777777" w:rsidR="005B60E3" w:rsidRDefault="005B60E3">
+    <w:p w14:paraId="36A7EDDF" w14:textId="77777777" w:rsidR="000E715D" w:rsidRDefault="000E715D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78095661" w14:textId="77777777" w:rsidR="00443CA1" w:rsidRDefault="00443CA1" w:rsidP="002B4A7D">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1943C3FF" w14:textId="77777777" w:rsidR="00443CA1" w:rsidRDefault="00443CA1">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67F56A7F" w14:textId="77777777" w:rsidR="00443CA1" w:rsidRDefault="00443CA1" w:rsidP="002B4A7D">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002B0D92">
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D03695F" w14:textId="77777777" w:rsidR="00443CA1" w:rsidRDefault="00443CA1">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31E9BF0A" w14:textId="77777777" w:rsidR="005B60E3" w:rsidRDefault="005B60E3">
+    <w:p w14:paraId="5642D5DB" w14:textId="77777777" w:rsidR="000E715D" w:rsidRDefault="000E715D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54F85569" w14:textId="77777777" w:rsidR="005B60E3" w:rsidRDefault="005B60E3">
+    <w:p w14:paraId="425BCDDC" w14:textId="77777777" w:rsidR="000E715D" w:rsidRDefault="000E715D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02DB3137"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -5303,217 +5320,271 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1272278656">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0001061C"/>
     <w:rsid w:val="0001061C"/>
     <w:rsid w:val="00020123"/>
     <w:rsid w:val="00033662"/>
     <w:rsid w:val="00067393"/>
     <w:rsid w:val="000874D9"/>
     <w:rsid w:val="000A1D12"/>
     <w:rsid w:val="000B23C3"/>
     <w:rsid w:val="000C0443"/>
+    <w:rsid w:val="000E715D"/>
     <w:rsid w:val="001063B2"/>
+    <w:rsid w:val="00120D86"/>
     <w:rsid w:val="00157D50"/>
     <w:rsid w:val="00160C73"/>
     <w:rsid w:val="0016373B"/>
     <w:rsid w:val="001A60C9"/>
     <w:rsid w:val="001C1682"/>
     <w:rsid w:val="001D3778"/>
     <w:rsid w:val="00250F5E"/>
+    <w:rsid w:val="00251A1E"/>
     <w:rsid w:val="00252B2E"/>
     <w:rsid w:val="00252BAB"/>
     <w:rsid w:val="0027335C"/>
     <w:rsid w:val="0028323F"/>
     <w:rsid w:val="002B0D92"/>
     <w:rsid w:val="002B4A7D"/>
     <w:rsid w:val="002F06DD"/>
+    <w:rsid w:val="00302578"/>
     <w:rsid w:val="0031694A"/>
     <w:rsid w:val="003A3CEC"/>
     <w:rsid w:val="003F0B7C"/>
     <w:rsid w:val="004042A5"/>
+    <w:rsid w:val="00404898"/>
     <w:rsid w:val="004062AB"/>
+    <w:rsid w:val="00443BDE"/>
     <w:rsid w:val="00443CA1"/>
     <w:rsid w:val="00491BC9"/>
     <w:rsid w:val="004A4D8D"/>
     <w:rsid w:val="004B220B"/>
     <w:rsid w:val="004C61B2"/>
     <w:rsid w:val="004D054A"/>
     <w:rsid w:val="004E022E"/>
     <w:rsid w:val="004E50FC"/>
     <w:rsid w:val="004F5471"/>
     <w:rsid w:val="00507A2F"/>
     <w:rsid w:val="00512DC7"/>
     <w:rsid w:val="00514C8D"/>
     <w:rsid w:val="00526BE9"/>
     <w:rsid w:val="00554DB0"/>
     <w:rsid w:val="00564E2B"/>
     <w:rsid w:val="00580AA2"/>
     <w:rsid w:val="005B60E3"/>
     <w:rsid w:val="005C1378"/>
     <w:rsid w:val="00601071"/>
     <w:rsid w:val="00621DA0"/>
     <w:rsid w:val="00652353"/>
     <w:rsid w:val="007036D3"/>
+    <w:rsid w:val="00751C24"/>
     <w:rsid w:val="007A0A22"/>
+    <w:rsid w:val="007A3FCF"/>
     <w:rsid w:val="00832744"/>
     <w:rsid w:val="008639C5"/>
+    <w:rsid w:val="008B6151"/>
     <w:rsid w:val="008D0DE6"/>
     <w:rsid w:val="008E0794"/>
     <w:rsid w:val="008F4B3B"/>
     <w:rsid w:val="00917683"/>
     <w:rsid w:val="00991785"/>
     <w:rsid w:val="009C567C"/>
     <w:rsid w:val="009E45ED"/>
     <w:rsid w:val="00A10641"/>
     <w:rsid w:val="00A20E87"/>
     <w:rsid w:val="00A21FF8"/>
     <w:rsid w:val="00AE616A"/>
     <w:rsid w:val="00B56F1C"/>
     <w:rsid w:val="00B8208F"/>
     <w:rsid w:val="00BB02BA"/>
+    <w:rsid w:val="00BC66BA"/>
     <w:rsid w:val="00C16395"/>
     <w:rsid w:val="00C217DF"/>
     <w:rsid w:val="00C37726"/>
     <w:rsid w:val="00C91613"/>
     <w:rsid w:val="00CE10A8"/>
     <w:rsid w:val="00D0405E"/>
     <w:rsid w:val="00D45A44"/>
     <w:rsid w:val="00DE25A6"/>
     <w:rsid w:val="00E0065D"/>
     <w:rsid w:val="00E830BC"/>
     <w:rsid w:val="00EA0A7C"/>
     <w:rsid w:val="00EA2BD9"/>
     <w:rsid w:val="00F02E1C"/>
     <w:rsid w:val="00F53ACA"/>
     <w:rsid w:val="00F6718C"/>
     <w:rsid w:val="00F8713A"/>
     <w:rsid w:val="00FE3817"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="26CF165E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3FCEB690-2457-4042-AC79-C505E3539634}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5718,68 +5789,74 @@
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="0001061C"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZhlavChar"/>
     <w:rsid w:val="0001061C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nzev">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="0001061C"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
@@ -5896,51 +5973,51 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normln"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BB02BA"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="244194009">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1757314477">
           <w:marLeft w:val="300"/>
           <w:marRight w:val="300"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5981,56 +6058,57 @@
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1454598199">
           <w:marLeft w:val="300"/>
           <w:marRight w:val="300"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6288,86 +6366,274 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100509434C1E2D34A408688777E765DDE08" ma:contentTypeVersion="0" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="a64b8b66fc625d2df385493ad342f475">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2ecb93c72f33e94aa0d8973920a8bbe8">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77D68830-B254-42EB-A111-A03DF73A1011}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76B12343-B064-4C2C-AB29-0A1AF36C9B90}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DEAAD06-5564-4CB7-96D6-FF3DC3E1C005}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81D9E188-BF03-483A-B608-B939DE7D20B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>614</Words>
-  <Characters>3626</Characters>
+  <Words>536</Words>
+  <Characters>3698</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sazba poplatku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4232</CharactersWithSpaces>
+  <CharactersWithSpaces>4226</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sazba poplatku</dc:title>
   <dc:subject/>
   <dc:creator>Your User Name</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100509434C1E2D34A408688777E765DDE08</vt:lpwstr>
+  </property>
+</Properties>
+</file>