--- v0 (2026-03-05)
+++ v1 (2026-04-20)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="49E92364" w14:textId="6F87C0F0" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00A03EB8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="917784228" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00A03EB8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Ohlášení poplatkové povinnosti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FFF921E" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00A03EB8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
@@ -79,61 +79,85 @@
           <w:bCs/>
         </w:rPr>
         <w:t>obecní systém odpadového hospodářství</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A03EB8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>(pro fyzické osoby, které mají ve vlastnictví byt nebo rodinný dům, ve kterých není hlášena k pobytu žádná fyzická osoba)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352B4BA4" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00A03EB8">
+    <w:p w14:paraId="352B4BA4" w14:textId="018A91F6" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00A03EB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03EB8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>dle obecně závazné vyhlášky města Šternberka č. 5/2021 o místním poplatku za obecní systém odpadového hospodářství.</w:t>
+        <w:t xml:space="preserve">dle obecně závazné vyhlášky města Šternberka </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3FF1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3FF1" w:rsidRPr="003C2E07">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dne 6.prosince 2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2E07">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o místním </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03EB8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>poplatku za obecní systém odpadového hospodářství.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7B820C" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00A03EB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2938F4E1" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00A03EB8">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03EB8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Poplatník</w:t>
       </w:r>
@@ -146,202 +170,196 @@
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1915"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1626"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w14:paraId="3E075673" w14:textId="77777777" w:rsidTr="00C84C3E">
         <w:trPr>
           <w:trHeight w:val="255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="09173295" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Příjmení, jméno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5586" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="59FC459C" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w14:paraId="05ED39A1" w14:textId="77777777" w:rsidTr="00C84C3E">
         <w:trPr>
           <w:trHeight w:val="255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3A8C5F61" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Datum narození</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3633F1C4" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="01CECAC4" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rodné číslo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="75457D84" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3FBCC318" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00A03EB8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -373,266 +391,258 @@
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2067"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1295"/>
         <w:gridCol w:w="1764"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w14:paraId="577F4632" w14:textId="77777777" w:rsidTr="00C84C3E">
         <w:trPr>
           <w:trHeight w:val="255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4395D73E" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Obec</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5469" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="666F50E5" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Šternberk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w14:paraId="18746C79" w14:textId="77777777" w:rsidTr="00C84C3E">
         <w:trPr>
           <w:trHeight w:val="255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="48B4C04F" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ulice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="59426FDD" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="64CA50F7" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Č.p./</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="40911236" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w14:paraId="7AB76454" w14:textId="77777777" w:rsidTr="00C84C3E">
         <w:trPr>
           <w:trHeight w:val="255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4572230A" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Telefon </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5469" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="46B7229B" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A7DE71C" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00A03EB8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -662,248 +672,240 @@
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1734"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1266"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w14:paraId="4C64932A" w14:textId="77777777" w:rsidTr="00C84C3E">
         <w:trPr>
           <w:trHeight w:val="255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0F1EBA47" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Obec</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="28DCE9B8" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3DFF0CF6" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Směrovací číslo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7CA12064" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w14:paraId="1937C259" w14:textId="77777777" w:rsidTr="00C84C3E">
         <w:trPr>
           <w:trHeight w:val="270"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="496E8F65" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ulice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="317FE711" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="12D034B2" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Č.p./</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="58824902" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06010D7D" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00A03EB8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="716F1B12" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00A03EB8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -1036,206 +1038,198 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1734"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1266"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w14:paraId="001ABF1F" w14:textId="77777777" w:rsidTr="00C84C3E">
         <w:trPr>
           <w:trHeight w:val="255"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6D63E17C" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Obec</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2BCE51A7" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="251F3409" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Směrovací číslo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="391BF1DF" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w14:paraId="256A6839" w14:textId="77777777" w:rsidTr="00C84C3E">
         <w:trPr>
           <w:trHeight w:val="270"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1734" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1D22CA33" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ulice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5AB3DA5F" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="40CD608E" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Č.p./</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A03EB8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1266" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="21FDEC99" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00C84C3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E2D26D9" w14:textId="77777777" w:rsidR="00A03EB8" w:rsidRPr="00A03EB8" w:rsidRDefault="00A03EB8" w:rsidP="00A03EB8">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03EB8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
@@ -1294,102 +1288,102 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03EB8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>F 06-09-09-06</w:t>
       </w:r>
       <w:permEnd w:id="917784228"/>
     </w:p>
     <w:sectPr w:rsidR="00944733" w:rsidRPr="00A03EB8" w:rsidSect="00DF49D7">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1080" w:bottom="993" w:left="1080" w:header="709" w:footer="148" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DD92CF5" w14:textId="77777777" w:rsidR="00311624" w:rsidRDefault="00311624" w:rsidP="00093454">
+    <w:p w14:paraId="3F63976D" w14:textId="77777777" w:rsidR="00D517C2" w:rsidRDefault="00D517C2" w:rsidP="00093454">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B6C673D" w14:textId="77777777" w:rsidR="00311624" w:rsidRDefault="00311624" w:rsidP="00093454">
+    <w:p w14:paraId="3C9DD089" w14:textId="77777777" w:rsidR="00D517C2" w:rsidRDefault="00D517C2" w:rsidP="00093454">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2137750156"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
           <w:p w14:paraId="3E3AC5ED" w14:textId="77777777" w:rsidR="00DF49D7" w:rsidRDefault="00DF49D7" w:rsidP="00DF49D7">
             <w:pPr>
               <w:pStyle w:val="Zpat"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FC7DADA" w14:textId="77777777" w:rsidR="00DF49D7" w:rsidRDefault="00DF49D7" w:rsidP="00DF49D7">
             <w:pPr>
@@ -1481,51 +1475,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="388F7CC4" w14:textId="77777777" w:rsidR="00DF49D7" w:rsidRPr="000A22F1" w:rsidRDefault="00000000" w:rsidP="00DF49D7">
             <w:pPr>
               <w:pStyle w:val="Zpat"/>
             </w:pPr>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="725D652D" w14:textId="2E0DDE0E" w:rsidR="000A22F1" w:rsidRPr="00DF49D7" w:rsidRDefault="000A22F1" w:rsidP="00DF49D7">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:bookmarkStart w:id="0" w:name="_Hlk143756166" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="1" w:name="_Hlk143756165" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="2" w:name="_Hlk143756090" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="3" w:name="_Hlk143756089" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="4" w:name="_Hlk143756087" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="5" w:name="_Hlk143756086" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="6" w:name="_Hlk143756024" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="7" w:name="_Hlk143756023" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="8" w:name="_Hlk143755764" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="9" w:name="_Hlk143755763" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="10" w:name="_Hlk143755706" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="11" w:name="_Hlk143755705" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="12" w:name="_Hlk143755647" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="13" w:name="_Hlk143755646" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="14" w:name="_Hlk143755557" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="15" w:name="_Hlk143755556" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="16" w:name="_Hlk143755482" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="17" w:name="_Hlk143755481" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="18" w:name="_Hlk143755353" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="19" w:name="_Hlk143755352" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="20" w:name="_Hlk143755345" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="21" w:name="_Hlk143755344" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="22" w:name="_Hlk143755272" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="23" w:name="_Hlk143755271" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="24" w:name="_Hlk143755269" w:displacedByCustomXml="next"/>
@@ -1689,62 +1683,62 @@
   <w:bookmarkStart w:id="182" w:name="_Hlk143676672" w:displacedByCustomXml="next"/>
   <w:bookmarkStart w:id="183" w:name="_Hlk143676671" w:displacedByCustomXml="next"/>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-588307803"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1955675448"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
           <w:p w14:paraId="12F57B14" w14:textId="77777777" w:rsidR="00DF49D7" w:rsidRDefault="00DF49D7" w:rsidP="00DF49D7">
             <w:pPr>
               <w:pStyle w:val="Zpat"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E7F6E07" w14:textId="77777777" w:rsidR="00DF49D7" w:rsidRPr="00AD2EFA" w:rsidRDefault="00000000" w:rsidP="00DF49D7">
+          <w:p w14:paraId="6E7F6E07" w14:textId="77777777" w:rsidR="00DF49D7" w:rsidRPr="00AD2EFA" w:rsidRDefault="00DF49D7" w:rsidP="00DF49D7">
             <w:pPr>
               <w:pStyle w:val="Zpat"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId1" w:history="1">
-              <w:r w:rsidR="00DF49D7" w:rsidRPr="00AD2EFA">
+              <w:r w:rsidRPr="00AD2EFA">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:lang w:eastAsia="cs-CZ"/>
                 </w:rPr>
                 <w:t>www.sternberk.eu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="29ACF27D" w14:textId="77777777" w:rsidR="00DF49D7" w:rsidRDefault="00DF49D7" w:rsidP="00DF49D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5160"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
@@ -1935,76 +1929,76 @@
   <w:bookmarkEnd w:id="163" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="164" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="165" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="166" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="167" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="168" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="169" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="170" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="171" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="172" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="173" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="174" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="175" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="176" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="177" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="178" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="179" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="180" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="181" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="182" w:displacedByCustomXml="prev"/>
   <w:bookmarkEnd w:id="183" w:displacedByCustomXml="prev"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="270F889E" w14:textId="77777777" w:rsidR="00311624" w:rsidRDefault="00311624" w:rsidP="00093454">
+    <w:p w14:paraId="26AC75B4" w14:textId="77777777" w:rsidR="00D517C2" w:rsidRDefault="00D517C2" w:rsidP="00093454">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A4A3382" w14:textId="77777777" w:rsidR="00311624" w:rsidRDefault="00311624" w:rsidP="00093454">
+    <w:p w14:paraId="57446B2E" w14:textId="77777777" w:rsidR="00D517C2" w:rsidRDefault="00D517C2" w:rsidP="00093454">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Mkatabulky"/>
       <w:tblW w:w="9781" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1418"/>
       <w:gridCol w:w="4652"/>
       <w:gridCol w:w="3711"/>
     </w:tblGrid>
     <w:tr w:rsidR="00DF49D7" w14:paraId="5D17A5C2" w14:textId="77777777" w:rsidTr="00FE7D8C">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="75126A16" w14:textId="77777777" w:rsidR="00DF49D7" w:rsidRDefault="00DF49D7" w:rsidP="00DF49D7">
@@ -2269,51 +2263,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="778752ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F22548C"/>
     <w:lvl w:ilvl="0" w:tplc="6D54CCA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2366,159 +2360,168 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1357846320">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9tXw/ngOMPIZuhnf3CDWzgHQsWgilAd1an5Of82TFeALa579ryWFJTzqCAsLQxy2PfGMml8F05ZXaTXt01Tmuw==" w:salt="TnZZACoqYfj/EPWhktQgOQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B17FF"/>
     <w:rsid w:val="0005181B"/>
+    <w:rsid w:val="000571CE"/>
     <w:rsid w:val="00093454"/>
     <w:rsid w:val="000A22F1"/>
     <w:rsid w:val="001549A2"/>
+    <w:rsid w:val="001C5A45"/>
     <w:rsid w:val="00231080"/>
     <w:rsid w:val="00311624"/>
     <w:rsid w:val="003458FB"/>
     <w:rsid w:val="00385FDD"/>
     <w:rsid w:val="003A0653"/>
+    <w:rsid w:val="003C2E07"/>
     <w:rsid w:val="003D4452"/>
     <w:rsid w:val="004714B6"/>
     <w:rsid w:val="00476C78"/>
+    <w:rsid w:val="004A64F2"/>
     <w:rsid w:val="005013B8"/>
     <w:rsid w:val="005A0699"/>
     <w:rsid w:val="005B4507"/>
     <w:rsid w:val="005B5554"/>
     <w:rsid w:val="006B01F3"/>
+    <w:rsid w:val="006C7DF5"/>
     <w:rsid w:val="00715803"/>
+    <w:rsid w:val="007E2F2B"/>
     <w:rsid w:val="00810976"/>
     <w:rsid w:val="00816483"/>
     <w:rsid w:val="0081740F"/>
     <w:rsid w:val="00826D94"/>
     <w:rsid w:val="00840CB2"/>
     <w:rsid w:val="00845261"/>
     <w:rsid w:val="008B17FF"/>
     <w:rsid w:val="008F4654"/>
     <w:rsid w:val="00944733"/>
     <w:rsid w:val="009B41A6"/>
     <w:rsid w:val="009D4180"/>
     <w:rsid w:val="009F7D01"/>
     <w:rsid w:val="00A03EB8"/>
     <w:rsid w:val="00A17AA9"/>
     <w:rsid w:val="00A4417D"/>
     <w:rsid w:val="00AD2EFA"/>
     <w:rsid w:val="00AE55BA"/>
     <w:rsid w:val="00BA61AB"/>
     <w:rsid w:val="00BD0A0C"/>
+    <w:rsid w:val="00BE03C4"/>
     <w:rsid w:val="00CB3855"/>
+    <w:rsid w:val="00CE3FF1"/>
     <w:rsid w:val="00D43040"/>
+    <w:rsid w:val="00D517C2"/>
     <w:rsid w:val="00D63121"/>
     <w:rsid w:val="00D80F87"/>
     <w:rsid w:val="00D823F8"/>
     <w:rsid w:val="00DF49D7"/>
     <w:rsid w:val="00E326F7"/>
     <w:rsid w:val="00E91682"/>
     <w:rsid w:val="00EF5A01"/>
     <w:rsid w:val="00F61198"/>
     <w:rsid w:val="00F961E5"/>
     <w:rsid w:val="00FB6BF5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="50C3F820"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{64EE1E02-C9FF-4BB6-A708-56432C0F8B0C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3005,80 +3008,81 @@
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normln"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005B5554"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1124227731">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1769111534">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sternberk.eu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3325,56 +3329,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010089CF0BF5BDE50E448C40332A83720B34" ma:contentTypeVersion="0" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="756425dcbac9fd7c7340d912fbffbcd0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2ecb93c72f33e94aa0d8973920a8bbe8">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
@@ -3444,122 +3442,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{491B471C-B70C-4374-B327-26E99A9ACCA3}">
-[...7 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3800D05-2B96-4CA1-8F08-18F7FF180BC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{491B471C-B70C-4374-B327-26E99A9ACCA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1171D3DB-6744-40FE-875A-F89883DE7137}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>150</Words>
-  <Characters>886</Characters>
+  <Words>152</Words>
+  <Characters>897</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1034</CharactersWithSpaces>
+  <CharactersWithSpaces>1047</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kameníčková Jana, Mgr.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010089CF0BF5BDE50E448C40332A83720B34</vt:lpwstr>